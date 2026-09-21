--- v14 (2026-09-01)
+++ v15 (2026-09-21)
@@ -326,54 +326,54 @@
   <si>
     <t>Osteospermum  ‘Avalanche'PP 22,705</t>
   </si>
   <si>
     <t>8-14 inches</t>
   </si>
   <si>
     <t>24+ inches</t>
   </si>
   <si>
     <t>April to late summer</t>
   </si>
   <si>
     <t>Moderate to xeric</t>
   </si>
   <si>
     <t>Zones 4-9</t>
   </si>
   <si>
     <t xml:space="preserve">Hand trim back dead stems in spring. </t>
   </si>
   <si>
     <t>Follow annual maintenance. This can be a long lived perennial if growing conditions are correct.</t>
   </si>
   <si>
-    <t xml:space="preserve">Dazzling white flowers with metallic backing are produced from April through summer over glistening mats of lustrous, nearly succulent, evergreen foliage. It has greater disease resistance and heavier summer bloom than the other hardy sun daisies. Giant blossoms close at night to reveal a metallic reverse of ray flowers. A spectacular addition to the sunny border or xeriscape. &lt;a href="/plantstories/avalanche-a-summer-snowstorm/" target="_blank"&gt;Read more here&lt;/a&gt;.
+    <t xml:space="preserve">Dazzling white flowers with metallic backing are produced from April through summer and into fall over glistening mats of lustrous, nearly succulent, evergreen foliage. It has greater disease resistance and heavier summer bloom than the other hardy sun daisies. Giant blossoms close at night to reveal a metallic reverse of ray flowers. A spectacular addition to the sunny border or xeriscape. &lt;a href="/plantstories/avalanche-a-summer-snowstorm/" target="_blank"&gt;Read more here&lt;/a&gt;.
 &lt;br/&gt;
 &lt;br/&gt;
-&lt;strong&gt;Tips from the pros:&lt;/strong&gt; Not well suited to areas that are frequently irrigated, in poorly drained soils, and in soils highly amended with organic materials. Deadhead spent flowers periodically to keep plants attractive.  </t>
+&lt;strong&gt;Tips from the pros:&lt;/strong&gt; Not well suited to areas that are frequently irrigated, poorly drained soils, and soils that are highly amended with organic materials. Deadhead spent flowers periodically to keep plants attractive.  </t>
   </si>
   <si>
     <t>http://plantselect.org/osteospermum-avalanche-sup-pp-22-705-sup</t>
   </si>
   <si>
     <t>Baby Blue rabbitbrush</t>
   </si>
   <si>
     <t>Ericameria nauseosa var. nauseosa</t>
   </si>
   <si>
     <t>Perennials,Shrubs</t>
   </si>
   <si>
     <t>12-36 inches</t>
   </si>
   <si>
     <t>24-36 inches</t>
   </si>
   <si>
     <t>September-October</t>
   </si>
   <si>
     <t>Yellow</t>
   </si>
@@ -1728,63 +1728,65 @@
 &lt;/br&gt;
 &lt;strong&gt;Tips from the pros:&lt;/strong&gt; Plant in spring so roots can get fully established by fall. Deadhead consistently the first season to promote growth from the crown, creating a stronger plant. Good drainage essential - does not like soggy winter conditions. Provide additional mulch protection in winter. Wait to cut back in spring when new growth is visible.  </t>
   </si>
   <si>
     <t>http://plantselect.org/salvia-greggii-furman-s-red</t>
   </si>
   <si>
     <t>Giant sacaton grass</t>
   </si>
   <si>
     <t>Sporobolus wrightii</t>
   </si>
   <si>
     <t>60-84 inches</t>
   </si>
   <si>
     <t>48-60 inches</t>
   </si>
   <si>
     <t>Late summer to fall</t>
   </si>
   <si>
     <t>Blonde aging to bronze</t>
   </si>
   <si>
-    <t>CA,CO,NM,OK,SC,TX,UT</t>
+    <t>AZ,CA,NM,OK,SC,TX,UT</t>
   </si>
   <si>
     <t xml:space="preserve">Cut/shear back every spring. </t>
   </si>
   <si>
     <t>No maintenance, long lived plant that is well behaved. Will not die out in the center.</t>
   </si>
   <si>
-    <t>&lt;strong&gt;Giant sacaton grass&lt;/strong&gt; has fountains of luxurious foliage that create a focal point in the Xeriscape garden. A wonderful Southwestern native alternative to pampas grass. Perennial grass. An excellent, low water alternative to maiden grasses and pampas grass. &lt;a href="/plantstories/giant-sacaton-a-grass-for-texture-and-beauty/" target="_blank"&gt;Learn more about giant sacaton grass here&lt;/a&gt;.
-[...2 lines deleted...]
-&lt;strong&gt;Tips from the pros:&lt;/strong&gt; Plant where it will have room to grow. As with all ornamental grasses, leave the seed heads for winter interest and bird forage. Cut plants back in spring to 1-2' above the ground.</t>
+    <t>&lt;strong&gt;Giant sacaton grass&lt;/strong&gt; has fountains of luxurious foliage that create a focal point in the low-water garden. It's a wonderful, native grass from the Southwest. (&lt;a href="https://bonap.net/MapGallery/County/Sporobolus%20wrightii.png" target="_blank"&gt;See its native range&lt;/a&gt;.) An excellent, low-water alternative to thirsty grasses like maiden hair grass and pampas grass. &lt;a href="/plantstories/giant-sacaton-a-grass-for-texture-and-beauty/" target="_blank"&gt;
+&lt;br&gt;&lt;br&gt;
+Learn more about giant sacaton grass here&lt;/a&gt;.
+&lt;/br&gt;
+&lt;/br&gt;
+&lt;strong&gt;Tips from the pros:&lt;/strong&gt; Plant where it will have room to grow. It can take 2-3 years to reach its full size. As with all ornamental grasses, leave the seed heads for winter interest and bird forage. Cut plants back in spring to 1-2' above the ground.</t>
   </si>
   <si>
     <t>http://plantselect.org/sporobolus-wrightii</t>
   </si>
   <si>
     <t>Gold on Blue prairie zinnia</t>
   </si>
   <si>
     <t>Zinnia grandiflora 'Gold on Blue'</t>
   </si>
   <si>
     <t>8-10 inches</t>
   </si>
   <si>
     <t>18+ inches</t>
   </si>
   <si>
     <t>AZ,CO,KS,NM,TX</t>
   </si>
   <si>
     <t>It's easiest to never touch this plant.  It will look brown in spring, but it is alive and will turn green the hotter it gets.  Use a blower to remove other plant's leaf litter. You will appreciate not having to think about this plant.</t>
   </si>
   <si>
     <t>Outstanding selection of native prairie zinnia chosen for its vigor, foliage color and large flowers. Excellent for hot, dry sites. It thrives in all soil types, even dry clay. Recommended for slopes, along driveways and other places where it can spread as a large scale groundcover. &lt;a href="https://plantselect.org/plantstories/gold-on-blue-not-your-typical-zinnia/" target="_blank"&gt;Read the plant story from David Salman here&lt;/a&gt;.
 &lt;/br&gt;
@@ -2157,51 +2159,51 @@
   <si>
     <t>http://plantselect.org/lonicera-reticulata-p015s</t>
   </si>
   <si>
     <t>Korean feather reed grass</t>
   </si>
   <si>
     <t>Calamagrostis brachytricha</t>
   </si>
   <si>
     <t>24-40 inches</t>
   </si>
   <si>
     <t>August to December</t>
   </si>
   <si>
     <t>Lavender-pink, drying to tan</t>
   </si>
   <si>
     <t xml:space="preserve">Zones 4-9 </t>
   </si>
   <si>
     <t>Cut back every early spring or after a heavy snow makes them unsightly</t>
   </si>
   <si>
-    <t xml:space="preserve">An elegant clump-forming grass that offers a fine alternative to Karl Foerster grass. With feathery summer flowers and attractive fall and winter presence, this grass suits a variety of sites and conditions. Perennial. &lt;a href="/plantstories/korean-feather-reed-grassfeathers-for-your-garden/" target="_blank"&gt;Read more here&lt;/a&gt;.
+    <t xml:space="preserve">&lt;strong&gt;Korean feather reed grass&lt;/strong&gt; is an elegant, clump-forming grass that offers a fine alternative to Karl Foerster grass. With feathery summer flowers and attractive fall and winter presence, this grass suits a variety of sites and conditions, including partly shady spots. Perennial. &lt;a href="/plantstories/korean-feather-reed-grassfeathers-for-your-garden/" target="_blank"&gt;Read the plant story here&lt;/a&gt;.
 &lt;/br&gt;
 &lt;/br&gt;
 &lt;strong&gt;Tips from the pros:&lt;/strong&gt; May reseed so remove unwanted seedlings as needed. Using large bark mulch may eliminate this problem.  </t>
   </si>
   <si>
     <t>http://plantselect.org/calamagrostis-brachytricha</t>
   </si>
   <si>
     <t>LA VETA LACE®  geranium</t>
   </si>
   <si>
     <t>Geranium magniflorum ‘P013S'</t>
   </si>
   <si>
     <t>6-10 inches</t>
   </si>
   <si>
     <t>Spring - summer</t>
   </si>
   <si>
     <t xml:space="preserve">Zones 4-8 </t>
   </si>
   <si>
     <t xml:space="preserve">Rake dead away from roots in spring. </t>
   </si>
@@ -2307,51 +2309,51 @@
 &lt;br&gt;
 &lt;br&gt;LITTLE TRUDY&lt;sup&gt;®&lt;/sup&gt; catmint thrives under average or xeric conditions. It's the most compact catmint cultivar. Perennial. &lt;a href="/plantstories/little-trudy-catnip-long-awaited-compact-catnip/" target="_blank"&gt;Read the plant story here&lt;/a&gt;.
 &lt;br/&gt;
 &lt;br/&gt;
 &lt;strong&gt;Tips from the pros:&lt;/strong&gt; Cut plants back in July to encourage prolonged flowering and bushier growth.</t>
   </si>
   <si>
     <t>http://plantselect.org/nepeta-psfike-pp-18-904</t>
   </si>
   <si>
     <t>Littleleaf mountain mahogany</t>
   </si>
   <si>
     <t>Cercocarpus intricatus</t>
   </si>
   <si>
     <t xml:space="preserve">Zones 3-9 </t>
   </si>
   <si>
     <t>AZ,CA,CO,NM,NV,UT,WY</t>
   </si>
   <si>
     <t xml:space="preserve">Shear once a year from much tighter growth.  Can also be sheared in the spring to shape into a short hedge if desired. </t>
   </si>
   <si>
-    <t>&lt;strong&gt;Littleleaf mountain mahogany&lt;/strong&gt; is a densely branched, twiggy, broadleaf evergreen shrub that primarily grows wild in&lt;a href="https://plants.usda.gov/plant-profile/CEIN7" target="_blank"&gt; parts of the southwestern U.S.&lt;/a&gt;, including western Colorado, Utah, northern Arizona and central California. Use it in xeriscapes or naturalistic landscapes, or include it as a small-scale hedge plant for sunny, dry spots.
+    <t>&lt;strong&gt;Littleleaf mountain mahogany&lt;/strong&gt; is a densely branched, twiggy, broadleaf evergreen shrub that primarily grows wild in&lt;a href="https://plants.usda.gov/plant-profile/CEIN7" target="_blank"&gt; parts of the southwestern U.S.&lt;/a&gt;, including western Colorado, Utah, northern Arizona and central California. Use it in low-water landscapes or naturalistic landscapes, or include it as a small-scale hedge plant for sunny, dry spots.
 &lt;br&gt;&lt;br&gt;
 Dense, twiggy branches with narrow, silvery-green leaves offer year-round cover and foraging areas for songbirds. Petite, spring flowers that attract native bees transform into attractive, feathery seedpods. This is a slow-growing, small to medium-sized shrub. 
 &lt;br&gt;&lt;br&gt;
 &lt;a href="/plantstories/unsung-hero-of-winter-gardens/" target="_blank"&gt;Read the full plant story here&lt;/a&gt;.
 &lt;/br&gt;
 &lt;/br&gt;
 &lt;strong&gt;Tips from the pros:&lt;/strong&gt; Can get lanky over time. Responds well to light pruning. Doesn't need much, pretty much takes care of itself.</t>
   </si>
   <si>
     <t>http://plantselect.org/cercocarpus-intricatus</t>
   </si>
   <si>
     <t>MANDYᵀᴹ sun daisy</t>
   </si>
   <si>
     <t>Osteospermum 'Mandy' PPAF</t>
   </si>
   <si>
     <t>12-24 inches</t>
   </si>
   <si>
     <t>May, June-Sept</t>
   </si>
   <si>
     <t>Moderate, dry</t>
@@ -9834,51 +9836,51 @@
       </c>
     </row>
     <row r="73" spans="1:22">
       <c r="A73" s="0" t="s">
         <v>639</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>640</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>642</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>643</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>29</v>
+        <v>488</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>30</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>644</v>
       </c>
       <c r="K73" s="0" t="s">
         <v>49</v>
       </c>
       <c r="L73" s="0" t="s">
         <v>33</v>
       </c>
       <c r="M73" s="0" t="s">
         <v>34</v>
       </c>
       <c r="N73" s="0" t="s">
         <v>33</v>
       </c>
       <c r="O73" s="0" t="s">
         <v>34</v>
       </c>
       <c r="P73" s="0" t="s">
         <v>35</v>
       </c>
@@ -17334,32 +17336,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Plant_Select_Plants2026-09-01</dc:title>
+  <dc:title>Plant_Select_Plants2026-09-21</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>