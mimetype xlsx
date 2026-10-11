--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -1443,57 +1443,57 @@
   <si>
     <t>Compact North American native with attractive foliage framing large blue flowers in late spring. Excellent textural accent for rock gardens and permanent containers. 
 &lt;/br&gt;
 &lt;/br&gt;
 Tips from the pros: Provide supplemental water when blooming to keep flowers robust.</t>
   </si>
   <si>
     <t>http://plantselect.org/iris-hookeri-i-setosa-ssp-canadensis</t>
   </si>
   <si>
     <t>Dwarf leadplant</t>
   </si>
   <si>
     <t>Amorpha nana</t>
   </si>
   <si>
     <t>2-3 feet</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>Zones 3-6</t>
   </si>
   <si>
-    <t>CO,IA,MN,ND,NM,OK,SD</t>
+    <t>CO,IA,KS,MN,ND,NE,NM,OK,SD</t>
   </si>
   <si>
     <t>None required</t>
   </si>
   <si>
-    <t>&lt;strong&gt;Dwarf leadplant&lt;/strong&gt; is a native shrub that blooms spikes of honey-scented, purple flowers in June. A member of the Pea family, Dwarf Leadplant and can take nitrogen from the air and transform it into a nitrate fertilizer with the help of a symbiotic soil-dwelling microbe called Rhizobium. As a result, this beautiful, dryland shrub looks green and healthy even in the most impoverished soils. This shrub is perfect for the most challenging, full-sun spots in the garden. &lt;br&gt;&lt;br&gt;Dwarf leadplant offers &lt;a href="https://www.wildflower.org/plants/result.php?id_plant=AMNA" target="_blank"&gt;special value to native bees.&lt;/a&gt;</t>
+    <t>&lt;strong&gt;Dwarf leadplant&lt;/strong&gt; (&lt;i&gt;Amorpha nana&lt;/i&gt;) is a small native shrub with slender spikes of honey-scented, purple flowers that bloom in June. The flowers offer &lt;a href="https://www.wildflower.org/plants/result.php?id_plant=AMNA" target="_blank"&gt;special value to native bees&lt;/a&gt;. Dwarf leadplant blooms several weeks earlier than leadplant (&lt;i&gt;Amorpha canescens&lt;/i&gt;) and has greener foliage. Its foliage can turn a vibrant gold during autumn.&lt;br&gt;&lt;br&gt;A member of the Pea family, dwarf leadplant can take nitrogen from the air and transform it into a nitrate fertilizer with the help of a symbiotic soil-dwelling microbe called Rhizobium. As a result, this beautiful, dryland shrub looks green and healthy even in the most impoverished soils.&lt;br&gt;&lt;br&gt;This shrub is perfect for the most challenging, full-sun spots in your garden, and its small size makes it a seamless fit for urban landscapes.</t>
   </si>
   <si>
     <t>http://plantselect.org/amorpha-nana</t>
   </si>
   <si>
     <t>Dwarf pinyon pine</t>
   </si>
   <si>
     <t>Pinus edulis</t>
   </si>
   <si>
     <t>insignificant</t>
   </si>
   <si>
     <t>AZ,CA,CO,NM,NV,OK,TX,UT,WY</t>
   </si>
   <si>
     <t>Slow growing selection of native pinon pine forming tight mounds over time. Extremely drought-tolerant adapting well to harsh conditions. Excellent evergreen choice for rock gardens and permanent containers.
 &lt;/br&gt;
 &lt;/br&gt;
 Tips from the pros: Should be used in place of the common non-native mugo pines, as they will seldom outgrow their planting site as mugos commonly do. Avoid overwatering once the plant is established.</t>
   </si>
   <si>
     <t>http://plantselect.org/pinus-edulis</t>
   </si>
@@ -17336,32 +17336,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plants</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Plant_Select_Plants2026-09-21</dc:title>
+  <dc:title>Plant_Select_Plants2026-10-11</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>